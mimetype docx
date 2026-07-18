--- v0 (2026-06-27)
+++ v1 (2026-07-18)
@@ -13,79 +13,114 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1CC9FFCF" w14:textId="5B77F9D0" w:rsidR="1097BD55" w:rsidRDefault="1097BD55" w:rsidP="3531B3D8">
+    <w:p w14:paraId="1CC9FFCF" w14:textId="0A8D9E30" w:rsidR="1097BD55" w:rsidRDefault="001B6406" w:rsidP="001B6406">
       <w:pPr>
         <w:pStyle w:val="HeaderReference"/>
-      </w:pPr>
-      <w:r w:rsidRPr="3531B3D8">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1617"/>
+          <w:tab w:val="right" w:pos="9638"/>
+        </w:tabs>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="1097BD55" w:rsidRPr="3531B3D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Appendix 1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="510D9224" w14:textId="47D13C14" w:rsidR="00895365" w:rsidRPr="004A6B53" w:rsidRDefault="006E588C" w:rsidP="00895365">
+    <w:p w14:paraId="510D9224" w14:textId="20B00239" w:rsidR="00895365" w:rsidRPr="004A6B53" w:rsidRDefault="006E588C" w:rsidP="00895365">
       <w:pPr>
         <w:pStyle w:val="HeaderDate"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="41C8F3E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>2024-</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00924A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="41C8F3E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="09E8F4FA" w:rsidRPr="41C8F3E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>05</w:t>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00924A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="0317A1B1" w:rsidRPr="41C8F3E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>-01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10AC415A" w14:textId="11713143" w:rsidR="000C2CEA" w:rsidRPr="004A6B53" w:rsidRDefault="006E588C" w:rsidP="000C2CEA">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3531B3D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>Justification study</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C9BC12F" w14:textId="0E01B095" w:rsidR="0D1BCDB3" w:rsidRDefault="0D1BCDB3" w:rsidP="25F2C547">
       <w:pPr>
         <w:rPr>
@@ -383,74 +418,114 @@
     <w:p w14:paraId="2CE72BE0" w14:textId="77777777" w:rsidR="006E588C" w:rsidRPr="004A6B53" w:rsidRDefault="006E588C" w:rsidP="006E588C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable1Light-Accent1"/>
         <w:tblW w:w="9634" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9634"/>
       </w:tblGrid>
       <w:tr w:rsidR="0032251A" w:rsidRPr="004A6B53" w14:paraId="717993F2" w14:textId="77777777" w:rsidTr="75E1D0A7">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9634" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3827FF4A" w14:textId="2AF92721" w:rsidR="0032251A" w:rsidRPr="004A6B53" w:rsidRDefault="0032251A" w:rsidP="00F77E57">
+          <w:p w14:paraId="3827FF4A" w14:textId="355F0F77" w:rsidR="0032251A" w:rsidRPr="004A6B53" w:rsidRDefault="0032251A" w:rsidP="00F77E57">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A6B53">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>Is there one or more existing ISO committees or non-ISO organizations that could logically have responsibility for the proposed MSS? If so, identify.</w:t>
+              <w:t>Is there one or more existing ISO</w:t>
+            </w:r>
+            <w:r w:rsidR="001B6406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or IEC</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A6B53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> committees or non-ISO</w:t>
+            </w:r>
+            <w:r w:rsidR="001B6406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or IEC</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A6B53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> organizations that could logically have responsibility for the proposed MSS? If so, identify.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0032251A" w:rsidRPr="004A6B53" w14:paraId="4F335BE0" w14:textId="77777777" w:rsidTr="75E1D0A7">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9634" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0DAF3380" w14:textId="11DD5B20" w:rsidR="0032251A" w:rsidRPr="004A6B53" w:rsidRDefault="0032251A" w:rsidP="75E1D0A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="602D917D" w14:textId="5EB5BAA0" w:rsidR="0032251A" w:rsidRPr="004A6B53" w:rsidRDefault="0032251A" w:rsidP="00F77E57">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -627,52 +702,53 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED55BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Are the technical Experts direct representatives of the affected parties from the different geographical regions?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A21B92A" w14:textId="04BEB9BD" w:rsidR="00ED55BD" w:rsidRPr="00ED55BD" w:rsidRDefault="00ED55BD" w:rsidP="75E1D0A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="19AFCB70" w14:textId="77777777" w:rsidR="0032251A" w:rsidRPr="004A6B53" w:rsidRDefault="0032251A" w:rsidP="006E588C">
-      <w:pPr>
+    <w:p w14:paraId="19AFCB70" w14:textId="77777777" w:rsidR="0032251A" w:rsidRPr="004A6B53" w:rsidRDefault="0032251A" w:rsidP="001B6406">
+      <w:pPr>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable1Light-Accent1"/>
         <w:tblW w:w="9634" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9634"/>
       </w:tblGrid>
       <w:tr w:rsidR="0032251A" w:rsidRPr="004A6B53" w14:paraId="611D20D1" w14:textId="77777777" w:rsidTr="75E1D0A7">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9634" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5FD09CD2" w14:textId="0258317A" w:rsidR="0032251A" w:rsidRPr="004A6B53" w:rsidRDefault="0032251A" w:rsidP="00F77E57">
             <w:pPr>
@@ -1308,168 +1384,188 @@
     <w:p w14:paraId="679126D2" w14:textId="77777777" w:rsidR="003F2F06" w:rsidRPr="004A6B53" w:rsidRDefault="003F2F06" w:rsidP="003F2F06">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable1Light-Accent1"/>
         <w:tblW w:w="9634" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9634"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BF2A61" w:rsidRPr="004A6B53" w14:paraId="3259602E" w14:textId="77777777" w:rsidTr="00C1569B">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9634" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5082508F" w14:textId="5579DE22" w:rsidR="00BF2A61" w:rsidRPr="004A6B53" w:rsidRDefault="00A11C85" w:rsidP="00A11C85">
+          <w:p w14:paraId="5082508F" w14:textId="45EF631C" w:rsidR="00BF2A61" w:rsidRPr="004A6B53" w:rsidRDefault="00A11C85" w:rsidP="00A11C85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A6B53">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>What is the need for this MSS? Does the need exist at a local, national, regional or global level? Does the need apply to developing countries? Does it apply to developed countries? What is the added value of having an ISO document (e.g. facilitating communication between organizations in different countries)?</w:t>
+              <w:t xml:space="preserve">What is the need for this MSS? Does the need exist at a local, national, regional or global level? Does the need apply to developing countries? Does it apply to developed countries? What is the added value of having an ISO </w:t>
+            </w:r>
+            <w:r w:rsidR="001B6406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">or IEC </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A6B53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>document (e.g. facilitating communication between organizations in different countries)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF2A61" w:rsidRPr="004A6B53" w14:paraId="044EF03C" w14:textId="77777777" w:rsidTr="00C1569B">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9634" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="385F7332" w14:textId="5BDC1C3F" w:rsidR="00E7100B" w:rsidRPr="006F6DCB" w:rsidRDefault="00E7100B" w:rsidP="006F6DCB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>What is the need for this MSS?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48CFBC44" w14:textId="7B4F9DA3" w:rsidR="001E0BE8" w:rsidRDefault="00E7100B" w:rsidP="006F6DCB">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E7100B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Does the need exist at a local, national, regional or global level</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="218BD37B" w14:textId="77777777" w:rsidR="00E7100B" w:rsidRPr="00E7100B" w:rsidRDefault="00E7100B" w:rsidP="006F6DCB">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="03EFB482" w14:textId="59DCACD5" w:rsidR="004A6B53" w:rsidRDefault="00E7100B" w:rsidP="006F6DCB">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E7100B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Does the need apply to developing countries?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7FE84A2B" w14:textId="77777777" w:rsidR="00E7100B" w:rsidRPr="00E7100B" w:rsidRDefault="00E7100B" w:rsidP="006F6DCB">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="691D1A53" w14:textId="77777777" w:rsidR="00E7100B" w:rsidRPr="00E7100B" w:rsidRDefault="00E7100B" w:rsidP="006F6DCB">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
@@ -1482,71 +1578,85 @@
             </w:pPr>
             <w:r w:rsidRPr="00E7100B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Does it apply to developed countries? </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="169F05C7" w14:textId="77777777" w:rsidR="00E7100B" w:rsidRPr="00E7100B" w:rsidRDefault="00E7100B" w:rsidP="006F6DCB">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="62D24371" w14:textId="77777777" w:rsidR="001E0BE8" w:rsidRDefault="00E7100B" w:rsidP="006F6DCB">
+          <w:p w14:paraId="62D24371" w14:textId="2DC269DD" w:rsidR="001E0BE8" w:rsidRDefault="00E7100B" w:rsidP="006F6DCB">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E7100B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>What is the added value of having an ISO document (e.g. facilitating communication between organizations in different countries)?</w:t>
+              <w:t xml:space="preserve">What is the added value of having an ISO </w:t>
+            </w:r>
+            <w:r w:rsidR="001B6406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">or IEC </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E7100B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>document (e.g. facilitating communication between organizations in different countries)?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29CBA392" w14:textId="01DC5955" w:rsidR="00E7100B" w:rsidRPr="00E7100B" w:rsidRDefault="00E7100B" w:rsidP="006F6DCB">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3E4346C4" w14:textId="77777777" w:rsidR="00BF2A61" w:rsidRPr="004A6B53" w:rsidRDefault="00BF2A61" w:rsidP="003F2F06">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2105,85 +2215,73 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737C47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>What are the expected benefits and costs to organizations, differentiated for small, medium and large organizations if applicable?</w:t>
             </w:r>
             <w:r w:rsidRPr="004A6B53">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> Describe how the benefits and the costs were determined. Provide available information on geographic or economic focus, industry sector and size of the organization. </w:t>
-[...10 lines deleted...]
-              <w:t>Provide information on the sources consulted and their basis (e.g. proven practices), premises, assumptions and conditions (e.g. speculative or theoretical), and other pertinent information.</w:t>
+              <w:t xml:space="preserve"> Describe how the benefits and the costs were determined. Provide available information on geographic or economic focus, industry sector and size of the organization. Provide information on the sources consulted and their basis (e.g. proven practices), premises, assumptions and conditions (e.g. speculative or theoretical), and other pertinent information.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009B5CB5" w:rsidRPr="004A6B53" w14:paraId="4B8F7120" w14:textId="77777777" w:rsidTr="00C1569B">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9634" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6EDD71A4" w14:textId="63DCA841" w:rsidR="00A92892" w:rsidRPr="00637546" w:rsidRDefault="00A92892" w:rsidP="00637546">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00637546">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>What are the expected benefits and costs to organizations, differentiated for small, medium and large organizations if applicable?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1199B7D7" w14:textId="77777777" w:rsidR="00637546" w:rsidRPr="00637546" w:rsidRDefault="00637546" w:rsidP="00637546">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7DE6B9F2" w14:textId="77777777" w:rsidR="00637546" w:rsidRDefault="00A92892" w:rsidP="00637546">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00637546">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Describe how the benefits and the costs were determined</w:t>
@@ -2678,97 +2776,161 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="39A5A1C2" w14:textId="77777777" w:rsidR="00637546" w:rsidRPr="00C13BA9" w:rsidRDefault="00637546" w:rsidP="00637546"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable1Light-Accent1"/>
         <w:tblW w:w="9634" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9634"/>
       </w:tblGrid>
       <w:tr w:rsidR="00637546" w:rsidRPr="004A6B53" w14:paraId="32C03C5C" w14:textId="77777777" w:rsidTr="003A4D07">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9634" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="202B2892" w14:textId="73D09DCD" w:rsidR="00637546" w:rsidRPr="004A6B53" w:rsidRDefault="00174B63" w:rsidP="00174B63">
+          <w:p w14:paraId="202B2892" w14:textId="5C404168" w:rsidR="00637546" w:rsidRPr="004A6B53" w:rsidRDefault="00174B63" w:rsidP="00174B63">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00174B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>Is there potential overlap or conflict with (or what is the added value in relation to) other existing or planned ISO or non-ISO international standards, or those at the national or regional level? Are there other public or private actions, guidance, requirements and regulations that seek to address the identified need, such as technical papers, proven practices, academic or professional studies, or any other body of knowledge?</w:t>
+              <w:t xml:space="preserve">Is there potential overlap or conflict with (or what is the added value in relation to) other existing or planned ISO </w:t>
+            </w:r>
+            <w:r w:rsidR="001B6406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">or IEC </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00174B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>or non-ISO</w:t>
+            </w:r>
+            <w:r w:rsidR="001B6406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or non-IEC</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00174B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> international standards, or those at the national or regional level? Are there other public or private actions, guidance, requirements and regulations that seek to address the identified need, such as technical papers, proven practices, academic or professional studies, or any other body of knowledge?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00637546" w:rsidRPr="004A6B53" w14:paraId="4FAA6B09" w14:textId="77777777" w:rsidTr="003A4D07">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9634" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41482BAD" w14:textId="77777777" w:rsidR="00241129" w:rsidRPr="00241129" w:rsidRDefault="00EB6E1F" w:rsidP="00241129">
+          <w:p w14:paraId="41482BAD" w14:textId="357F942C" w:rsidR="00241129" w:rsidRPr="00241129" w:rsidRDefault="00EB6E1F" w:rsidP="00241129">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00241129">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">Is there potential overlap or conflict with (or what is the added value in relation to) other existing or planned ISO or non-ISO international standards, or those at the national or regional level? </w:t>
+              <w:t>Is there potential overlap or conflict with (or what is the added value in relation to) other existing or planned ISO</w:t>
+            </w:r>
+            <w:r w:rsidR="001B6406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or IEC</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00241129">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or non-ISO </w:t>
+            </w:r>
+            <w:r w:rsidR="001B6406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">or non-IEC </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00241129">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">international standards, or those at the national or regional level? </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="717F6E62" w14:textId="77777777" w:rsidR="00241129" w:rsidRPr="00241129" w:rsidRDefault="00241129" w:rsidP="00241129">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="12C348D4" w14:textId="1F7AB395" w:rsidR="00637546" w:rsidRPr="00241129" w:rsidRDefault="00EB6E1F" w:rsidP="00241129">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00241129">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Are there other public or private actions, guidance, requirements and regulations that seek to address the identified need, such as technical papers, proven practices, academic or professional studies, or any other body of knowledge?</w:t>
             </w:r>
@@ -2821,50 +2983,51 @@
             <w:tcW w:w="9634" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3DD70F98" w14:textId="774CAEBD" w:rsidR="00174B63" w:rsidRPr="004A6B53" w:rsidRDefault="00EB6E1F" w:rsidP="003A4D07">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB6E1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Is the MSS or the related conformity assessment activities (e.g. audits, certifications) likely to add to, replace all or parts of, harmonize and simplify, duplicate or repeat, conflict with, or detract from the existing activities identified above? What steps are being considered to ensure compatibility, resolve conflict or avoid duplication?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00174B63" w:rsidRPr="004A6B53" w14:paraId="2B44749E" w14:textId="77777777" w:rsidTr="003A4D07">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9634" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="02FC12B5" w14:textId="77777777" w:rsidR="000C72D7" w:rsidRPr="000C72D7" w:rsidRDefault="000C72D7" w:rsidP="000C72D7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C72D7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Is the MSS or the related conformity assessment activities (e.g. audits, certifications) likely to add to, replace all or parts of, harmonize and simplify, duplicate or repeat, conflict with, or detract from the existing activities identified above? </w:t>
             </w:r>
@@ -3149,121 +3312,153 @@
     <w:p w14:paraId="1D2ACB68" w14:textId="77777777" w:rsidR="00EF0EDC" w:rsidRDefault="00EF0EDC" w:rsidP="00820B9B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable1Light-Accent1"/>
         <w:tblW w:w="9634" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9634"/>
       </w:tblGrid>
       <w:tr w:rsidR="003C2176" w:rsidRPr="004A6B53" w14:paraId="1FB98847" w14:textId="77777777" w:rsidTr="003A4D07">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9634" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="740FDDB6" w14:textId="70A0B399" w:rsidR="003C2176" w:rsidRPr="004A6B53" w:rsidRDefault="003C2176" w:rsidP="003A4D07">
+          <w:p w14:paraId="740FDDB6" w14:textId="72990E15" w:rsidR="003C2176" w:rsidRPr="004A6B53" w:rsidRDefault="003C2176" w:rsidP="003A4D07">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C2176">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>Will the MSS reference or incorporate an existing, non-industry-specific MSS (e.g. from the ISO 9000 series of quality management standards)? If yes, will the development of the MSS conform to the ISO/IEC Sector Policy (see ISO/IEC Directives, Part 2), and any other relevant policy and guidance procedures (e.g. those that may be made available by a relevant ISO committee)?</w:t>
+              <w:t xml:space="preserve">Will the MSS reference or incorporate an existing, non-industry-specific MSS (e.g. from the ISO 9000 series of quality management standards)? If yes, will the development of the MSS conform to the ISO/IEC Sector Policy (see ISO/IEC Directives, Part 2), and any other relevant policy and guidance procedures (e.g. those that may be made available by a relevant ISO </w:t>
+            </w:r>
+            <w:r w:rsidR="001B6406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">or IEC </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C2176">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>committee)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C2176" w:rsidRPr="004A6B53" w14:paraId="47AB9C68" w14:textId="77777777" w:rsidTr="003A4D07">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9634" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="056C393D" w14:textId="19DB4E18" w:rsidR="0003258B" w:rsidRPr="009D34B7" w:rsidRDefault="0003258B" w:rsidP="009D34B7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D34B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Will the MSS reference or incorporate an existing, non-industry-specific MSS (e.g. from the ISO 9000 series of quality management standards)?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="377B3CAF" w14:textId="77777777" w:rsidR="009D34B7" w:rsidRPr="009D34B7" w:rsidRDefault="009D34B7" w:rsidP="009D34B7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="370B1285" w14:textId="77777777" w:rsidR="0003258B" w:rsidRPr="009D34B7" w:rsidRDefault="0003258B" w:rsidP="009D34B7">
+          <w:p w14:paraId="370B1285" w14:textId="54946612" w:rsidR="0003258B" w:rsidRPr="009D34B7" w:rsidRDefault="0003258B" w:rsidP="009D34B7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D34B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>If yes, will the development of the MSS conform to the ISO/IEC Sector Policy (see ISO/IEC Directives, Part 2), and any other relevant policy and guidance procedures (e.g. those that may be made available by a relevant ISO committee)?</w:t>
+              <w:t xml:space="preserve">If yes, will the development of the MSS conform to the ISO/IEC Sector Policy (see ISO/IEC Directives, Part 2), and any other relevant policy and guidance procedures (e.g. those that may be made available by a relevant ISO </w:t>
+            </w:r>
+            <w:r w:rsidR="001B6406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">or IEC </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D34B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>committee)?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2BADDAB2" w14:textId="7B4AF37F" w:rsidR="009D34B7" w:rsidRPr="00E7100B" w:rsidRDefault="009D34B7" w:rsidP="009D34B7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0EB9E72B" w14:textId="77777777" w:rsidR="003C2176" w:rsidRDefault="003C2176" w:rsidP="00820B9B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -3457,50 +3652,51 @@
             <w:tcW w:w="9634" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="331CFDC1" w14:textId="23850607" w:rsidR="009D34B7" w:rsidRPr="004A6B53" w:rsidRDefault="004D7B01" w:rsidP="003A4D07">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7B01">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Will the MSS allow an organization competitively to add to, differentiate or encourage innovation of its management system beyond the standard?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D34B7" w:rsidRPr="004A6B53" w14:paraId="4FBB5DC8" w14:textId="77777777" w:rsidTr="003A4D07">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9634" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="75C633BA" w14:textId="77777777" w:rsidR="009D34B7" w:rsidRPr="00E7100B" w:rsidRDefault="009D34B7" w:rsidP="003A4D07">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4EE98268" w14:textId="77777777" w:rsidR="009D34B7" w:rsidRDefault="009D34B7" w:rsidP="00820B9B">
@@ -4070,51 +4266,50 @@
               </w:rPr>
               <w:t>If the intended use is for contractual or regulatory purposes, what are the potential methods to demonstrate conformance (e.g. first party, second party or a third party)?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2F2A8D11" w14:textId="77777777" w:rsidR="00D64BA2" w:rsidRPr="00D64BA2" w:rsidRDefault="00D64BA2" w:rsidP="00D64BA2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2E77448C" w14:textId="77777777" w:rsidR="00A14065" w:rsidRPr="00D64BA2" w:rsidRDefault="00D64BA2" w:rsidP="00D64BA2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D64BA2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Does the MSS enable organizations to be flexible in choosing the method of demonstrating conformance, and to accommodate for changes in its operations, management, physical locations and equipment?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B4BF834" w14:textId="7E0EE079" w:rsidR="00D64BA2" w:rsidRPr="00D64BA2" w:rsidRDefault="00D64BA2" w:rsidP="00D64BA2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="528F77A2" w14:textId="77777777" w:rsidR="00A14065" w:rsidRPr="00D64BA2" w:rsidRDefault="00A14065" w:rsidP="00A14065">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
@@ -4136,50 +4331,51 @@
             <w:tcW w:w="9634" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40CBF38F" w14:textId="54BBC89A" w:rsidR="00236986" w:rsidRPr="004A6B53" w:rsidRDefault="00D64BA2" w:rsidP="003A4D07">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D64BA2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>If third-party registration/certification is a potential option, what are the anticipated benefits and costs to the organization? Will the MSS facilitate combined audits with other MSS or promote parallel assessments?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00236986" w:rsidRPr="004A6B53" w14:paraId="2A340DE8" w14:textId="77777777" w:rsidTr="003A4D07">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9634" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D363826" w14:textId="77777777" w:rsidR="00D64BA2" w:rsidRPr="00D64BA2" w:rsidRDefault="00D64BA2" w:rsidP="003A4D07">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D64BA2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">If third-party registration/certification is a potential option, what are the anticipated benefits and costs to the organization? </w:t>
             </w:r>
@@ -4576,65 +4772,65 @@
     <w:p w14:paraId="664A62AA" w14:textId="77777777" w:rsidR="007169A6" w:rsidRPr="004A6B53" w:rsidRDefault="007169A6" w:rsidP="00820B9B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007169A6" w:rsidRPr="004A6B53" w:rsidSect="00CD2E64">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0E03506B" w14:textId="77777777" w:rsidR="0062514F" w:rsidRDefault="0062514F" w:rsidP="00C32E24">
+    <w:p w14:paraId="03762C6F" w14:textId="77777777" w:rsidR="009C5E20" w:rsidRDefault="009C5E20" w:rsidP="00C32E24">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5A0E1029" w14:textId="77777777" w:rsidR="0062514F" w:rsidRDefault="0062514F" w:rsidP="00C32E24">
+    <w:p w14:paraId="18AAA32D" w14:textId="77777777" w:rsidR="009C5E20" w:rsidRDefault="009C5E20" w:rsidP="00C32E24">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4A1C4E47" w14:textId="77777777" w:rsidR="0062514F" w:rsidRDefault="0062514F">
+    <w:p w14:paraId="4933D9BF" w14:textId="77777777" w:rsidR="009C5E20" w:rsidRDefault="009C5E20">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Inter">
@@ -4657,87 +4853,68 @@
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2D0F41C7" w14:textId="77777777" w:rsidR="00D82F18" w:rsidRDefault="00D82F18" w:rsidP="00D82F18">
-[...18 lines deleted...]
-  <w:p w14:paraId="3D5B3846" w14:textId="25FEBE46" w:rsidR="00490142" w:rsidRPr="00D82F18" w:rsidRDefault="00153FA6" w:rsidP="00D82F18">
+  <w:p w14:paraId="3D5B3846" w14:textId="1F1AB635" w:rsidR="00490142" w:rsidRPr="00D82F18" w:rsidRDefault="001B6406" w:rsidP="00D82F18">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9638"/>
       </w:tabs>
     </w:pPr>
     <w:fldSimple w:instr="STYLEREF  HeaderReference  \* MERGEFORMAT">
-      <w:r w:rsidR="00180CE0">
+      <w:r w:rsidR="00924A65">
         <w:t>Appendix 1</w:t>
       </w:r>
     </w:fldSimple>
     <w:r w:rsidR="00D82F18">
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:fldSimple w:instr="STYLEREF  HeaderDate  \* MERGEFORMAT">
-      <w:r w:rsidR="00180CE0">
-        <w:t>2024-05-01</w:t>
+      <w:r w:rsidR="00924A65">
+        <w:t>2026-07-01</w:t>
       </w:r>
     </w:fldSimple>
     <w:r w:rsidR="00D82F18">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00D82F18" w:rsidRPr="00E453AE">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="E3000F" w:themeColor="accent1"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00D82F18" w:rsidRPr="00E453AE">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="E3000F" w:themeColor="accent1"/>
       </w:rPr>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidR="00D82F18" w:rsidRPr="00E453AE">
       <w:rPr>
         <w:b/>
         <w:bCs/>
@@ -4745,87 +4922,68 @@
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00D82F18">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="E3000F" w:themeColor="accent1"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="00D82F18" w:rsidRPr="00E453AE">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="E3000F" w:themeColor="accent1"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="042A6770" w14:textId="77777777" w:rsidR="00D82F18" w:rsidRDefault="00D82F18" w:rsidP="00D82F18">
-[...18 lines deleted...]
-  <w:p w14:paraId="69CED388" w14:textId="2EEF667D" w:rsidR="004B04B5" w:rsidRPr="0055613F" w:rsidRDefault="00153FA6" w:rsidP="00D82F18">
+  <w:p w14:paraId="69CED388" w14:textId="5FD75E6F" w:rsidR="004B04B5" w:rsidRPr="0055613F" w:rsidRDefault="001B6406" w:rsidP="00D82F18">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9638"/>
       </w:tabs>
     </w:pPr>
     <w:fldSimple w:instr="STYLEREF  HeaderReference  \* MERGEFORMAT">
-      <w:r w:rsidR="00180CE0">
+      <w:r w:rsidR="00924A65">
         <w:t>Appendix 1</w:t>
       </w:r>
     </w:fldSimple>
     <w:r w:rsidR="008D45BC">
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:fldSimple w:instr="STYLEREF  HeaderDate  \* MERGEFORMAT">
-      <w:r w:rsidR="00180CE0">
-        <w:t>2024-05-01</w:t>
+      <w:r w:rsidR="00924A65">
+        <w:t>2026-07-01</w:t>
       </w:r>
     </w:fldSimple>
     <w:r w:rsidR="008D45BC">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="008D45BC" w:rsidRPr="00E453AE">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="E3000F" w:themeColor="accent1"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="008D45BC" w:rsidRPr="00E453AE">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="E3000F" w:themeColor="accent1"/>
       </w:rPr>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidR="008D45BC" w:rsidRPr="00E453AE">
       <w:rPr>
         <w:b/>
         <w:bCs/>
@@ -4834,129 +4992,189 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="008D45BC">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="E3000F" w:themeColor="accent1"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="008D45BC" w:rsidRPr="00E453AE">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="E3000F" w:themeColor="accent1"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12128122" w14:textId="77777777" w:rsidR="0062514F" w:rsidRDefault="0062514F" w:rsidP="00C32E24">
+    <w:p w14:paraId="31230301" w14:textId="77777777" w:rsidR="009C5E20" w:rsidRDefault="009C5E20" w:rsidP="00C32E24">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2BDD51F5" w14:textId="77777777" w:rsidR="0062514F" w:rsidRDefault="0062514F" w:rsidP="00C32E24">
+    <w:p w14:paraId="05151380" w14:textId="77777777" w:rsidR="009C5E20" w:rsidRDefault="009C5E20" w:rsidP="00C32E24">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1C1A5967" w14:textId="77777777" w:rsidR="0062514F" w:rsidRDefault="0062514F">
+    <w:p w14:paraId="6BD9A3D1" w14:textId="77777777" w:rsidR="009C5E20" w:rsidRDefault="009C5E20">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7B97D5EA" w14:textId="77777777" w:rsidR="00490142" w:rsidRPr="00007158" w:rsidRDefault="00490142" w:rsidP="00007158">
     <w:pPr>
       <w:spacing w:after="480"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="35FA012C" w14:textId="77777777" w:rsidR="004B04B5" w:rsidRDefault="004B04B5" w:rsidP="00AB09BE">
+  <w:p w14:paraId="35FA012C" w14:textId="6C6D24E7" w:rsidR="004B04B5" w:rsidRDefault="001B6406" w:rsidP="00AB09BE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="001B6406">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="322DA515" wp14:editId="1ECD6972">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>742949</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>329272</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="724391" cy="745490"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1713880001" name="Picture 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1713880001" name=""/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="732509" cy="753844"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="004B04B5">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-CH" w:eastAsia="fr-CH"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B547A4C" wp14:editId="62E4834F">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>720090</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>720090</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="720000" cy="720000"/>
           <wp:effectExtent l="0" t="0" r="4445" b="4445"/>
           <wp:wrapNone/>
           <wp:docPr id="6" name="Graphique 6"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="3" name="Graphique 3"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1">
+                  <a:blip r:embed="rId2">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                       <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="720000" cy="720000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
@@ -8337,51 +8555,51 @@
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="11340789">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1331953914">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="331614468">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1451776438">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1378776926">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="495730983">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="90"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="851"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotExpandShiftReturn/>
     <w:suppressTopSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -8448,50 +8666,51 @@
     <w:rsid w:val="00150E2A"/>
     <w:rsid w:val="00151B3C"/>
     <w:rsid w:val="00151E4B"/>
     <w:rsid w:val="00153FA6"/>
     <w:rsid w:val="00154E31"/>
     <w:rsid w:val="00155DAC"/>
     <w:rsid w:val="001577A7"/>
     <w:rsid w:val="00157FE6"/>
     <w:rsid w:val="0017212F"/>
     <w:rsid w:val="00172240"/>
     <w:rsid w:val="001733E5"/>
     <w:rsid w:val="00174B63"/>
     <w:rsid w:val="00180784"/>
     <w:rsid w:val="00180CE0"/>
     <w:rsid w:val="00182A43"/>
     <w:rsid w:val="00183665"/>
     <w:rsid w:val="00184793"/>
     <w:rsid w:val="00184E8C"/>
     <w:rsid w:val="00187D60"/>
     <w:rsid w:val="001906D7"/>
     <w:rsid w:val="0019451F"/>
     <w:rsid w:val="00196C23"/>
     <w:rsid w:val="001A31EF"/>
     <w:rsid w:val="001B2285"/>
     <w:rsid w:val="001B2C06"/>
+    <w:rsid w:val="001B6406"/>
     <w:rsid w:val="001B686D"/>
     <w:rsid w:val="001B77F5"/>
     <w:rsid w:val="001C29C7"/>
     <w:rsid w:val="001C3182"/>
     <w:rsid w:val="001C669B"/>
     <w:rsid w:val="001D449F"/>
     <w:rsid w:val="001D46EB"/>
     <w:rsid w:val="001D51B9"/>
     <w:rsid w:val="001D7C52"/>
     <w:rsid w:val="001E0BE8"/>
     <w:rsid w:val="001E186A"/>
     <w:rsid w:val="001E1F47"/>
     <w:rsid w:val="001E330F"/>
     <w:rsid w:val="001E4522"/>
     <w:rsid w:val="00203D4D"/>
     <w:rsid w:val="00204240"/>
     <w:rsid w:val="002043BF"/>
     <w:rsid w:val="002059A6"/>
     <w:rsid w:val="002066B1"/>
     <w:rsid w:val="00214360"/>
     <w:rsid w:val="002158F3"/>
     <w:rsid w:val="00221ABB"/>
     <w:rsid w:val="00222533"/>
     <w:rsid w:val="002347F6"/>
     <w:rsid w:val="00234935"/>
@@ -8760,98 +8979,101 @@
     <w:rsid w:val="00890F48"/>
     <w:rsid w:val="00895365"/>
     <w:rsid w:val="0089559A"/>
     <w:rsid w:val="0089741D"/>
     <w:rsid w:val="008A2964"/>
     <w:rsid w:val="008B065A"/>
     <w:rsid w:val="008B16D1"/>
     <w:rsid w:val="008B360C"/>
     <w:rsid w:val="008B362F"/>
     <w:rsid w:val="008B6001"/>
     <w:rsid w:val="008B7597"/>
     <w:rsid w:val="008B761A"/>
     <w:rsid w:val="008B7D6F"/>
     <w:rsid w:val="008C65C4"/>
     <w:rsid w:val="008D45BC"/>
     <w:rsid w:val="008D4ABD"/>
     <w:rsid w:val="008D69AC"/>
     <w:rsid w:val="008E60FC"/>
     <w:rsid w:val="00902938"/>
     <w:rsid w:val="00906597"/>
     <w:rsid w:val="009101B4"/>
     <w:rsid w:val="00912DFB"/>
     <w:rsid w:val="00916E61"/>
     <w:rsid w:val="00917EC9"/>
     <w:rsid w:val="00923528"/>
+    <w:rsid w:val="00924A65"/>
     <w:rsid w:val="009305D8"/>
     <w:rsid w:val="00932E90"/>
     <w:rsid w:val="00936BB2"/>
     <w:rsid w:val="009450E5"/>
     <w:rsid w:val="0096622C"/>
     <w:rsid w:val="00970BCC"/>
     <w:rsid w:val="0098188D"/>
     <w:rsid w:val="0099604D"/>
     <w:rsid w:val="009A0812"/>
     <w:rsid w:val="009A4367"/>
     <w:rsid w:val="009B0405"/>
     <w:rsid w:val="009B3198"/>
     <w:rsid w:val="009B5CB5"/>
     <w:rsid w:val="009B6EEF"/>
     <w:rsid w:val="009B7DFF"/>
     <w:rsid w:val="009C3BB4"/>
+    <w:rsid w:val="009C5E20"/>
     <w:rsid w:val="009D34B7"/>
     <w:rsid w:val="009D358A"/>
     <w:rsid w:val="009E4C49"/>
     <w:rsid w:val="009F580E"/>
     <w:rsid w:val="009F5B7F"/>
     <w:rsid w:val="00A06A34"/>
     <w:rsid w:val="00A11C85"/>
     <w:rsid w:val="00A14065"/>
     <w:rsid w:val="00A26B7C"/>
     <w:rsid w:val="00A2771F"/>
     <w:rsid w:val="00A27965"/>
     <w:rsid w:val="00A37CAA"/>
     <w:rsid w:val="00A37D26"/>
     <w:rsid w:val="00A4477D"/>
     <w:rsid w:val="00A463DF"/>
     <w:rsid w:val="00A552A8"/>
     <w:rsid w:val="00A748E1"/>
     <w:rsid w:val="00A8163D"/>
     <w:rsid w:val="00A91F8F"/>
     <w:rsid w:val="00A92892"/>
     <w:rsid w:val="00A93423"/>
     <w:rsid w:val="00A9346B"/>
     <w:rsid w:val="00A97283"/>
     <w:rsid w:val="00AA5364"/>
     <w:rsid w:val="00AA558C"/>
     <w:rsid w:val="00AA623E"/>
     <w:rsid w:val="00AB09BE"/>
     <w:rsid w:val="00AB1168"/>
     <w:rsid w:val="00AB22EA"/>
     <w:rsid w:val="00AB371B"/>
     <w:rsid w:val="00AC2D55"/>
     <w:rsid w:val="00AC38C5"/>
+    <w:rsid w:val="00AE5E7B"/>
     <w:rsid w:val="00AE5EFB"/>
     <w:rsid w:val="00AF0293"/>
     <w:rsid w:val="00AF0809"/>
     <w:rsid w:val="00AF115D"/>
     <w:rsid w:val="00AF342B"/>
     <w:rsid w:val="00AF65FF"/>
     <w:rsid w:val="00AF6A4A"/>
     <w:rsid w:val="00B0035E"/>
     <w:rsid w:val="00B247F7"/>
     <w:rsid w:val="00B34DAE"/>
     <w:rsid w:val="00B43621"/>
     <w:rsid w:val="00B438F4"/>
     <w:rsid w:val="00B51017"/>
     <w:rsid w:val="00B52690"/>
     <w:rsid w:val="00B5379F"/>
     <w:rsid w:val="00B540F1"/>
     <w:rsid w:val="00B627FB"/>
     <w:rsid w:val="00B64C9A"/>
     <w:rsid w:val="00B64FD5"/>
     <w:rsid w:val="00B915EE"/>
     <w:rsid w:val="00B92B64"/>
     <w:rsid w:val="00B94C48"/>
     <w:rsid w:val="00B97326"/>
     <w:rsid w:val="00B97822"/>
     <w:rsid w:val="00BA0193"/>
@@ -8902,52 +9124,54 @@
     <w:rsid w:val="00CC7997"/>
     <w:rsid w:val="00CD11B5"/>
     <w:rsid w:val="00CD2E64"/>
     <w:rsid w:val="00CD753C"/>
     <w:rsid w:val="00CF4F2B"/>
     <w:rsid w:val="00CF551E"/>
     <w:rsid w:val="00CF75BB"/>
     <w:rsid w:val="00D02AB2"/>
     <w:rsid w:val="00D05F99"/>
     <w:rsid w:val="00D2027B"/>
     <w:rsid w:val="00D33A81"/>
     <w:rsid w:val="00D33F63"/>
     <w:rsid w:val="00D347D1"/>
     <w:rsid w:val="00D43F9C"/>
     <w:rsid w:val="00D46F23"/>
     <w:rsid w:val="00D47FC0"/>
     <w:rsid w:val="00D57A8A"/>
     <w:rsid w:val="00D61788"/>
     <w:rsid w:val="00D645C2"/>
     <w:rsid w:val="00D64BA2"/>
     <w:rsid w:val="00D81DF7"/>
     <w:rsid w:val="00D82F18"/>
     <w:rsid w:val="00D87F8D"/>
     <w:rsid w:val="00D903F9"/>
     <w:rsid w:val="00D90BEE"/>
+    <w:rsid w:val="00D91CC0"/>
     <w:rsid w:val="00D91D82"/>
     <w:rsid w:val="00D9432E"/>
+    <w:rsid w:val="00D95A64"/>
     <w:rsid w:val="00D96CF4"/>
     <w:rsid w:val="00D96E80"/>
     <w:rsid w:val="00DB11A9"/>
     <w:rsid w:val="00DB3560"/>
     <w:rsid w:val="00DC27C8"/>
     <w:rsid w:val="00DC3AF4"/>
     <w:rsid w:val="00DC5AF4"/>
     <w:rsid w:val="00DC5DA9"/>
     <w:rsid w:val="00DC687C"/>
     <w:rsid w:val="00DD4206"/>
     <w:rsid w:val="00DD43C5"/>
     <w:rsid w:val="00DE1822"/>
     <w:rsid w:val="00DF0B5F"/>
     <w:rsid w:val="00DF1F1D"/>
     <w:rsid w:val="00DF3DAB"/>
     <w:rsid w:val="00DF5802"/>
     <w:rsid w:val="00E0567C"/>
     <w:rsid w:val="00E105CE"/>
     <w:rsid w:val="00E11388"/>
     <w:rsid w:val="00E117CD"/>
     <w:rsid w:val="00E1340B"/>
     <w:rsid w:val="00E2146A"/>
     <w:rsid w:val="00E25545"/>
     <w:rsid w:val="00E3051F"/>
     <w:rsid w:val="00E31A83"/>
@@ -12182,51 +12406,51 @@
     </w:div>
     <w:div w:id="2124108348">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iso.org/directives-and-policies.html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://isogva.sharepoint.com/sites/AssetLibrary/Template/Document%20ISO.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="ISO_New_Color">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="E3000F"/>
       </a:accent1>
@@ -12407,77 +12631,59 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...16 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BB8C15DBB2899F4E82E9EF2FB1A50C29" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6c819319887ff6067c808231dce41263">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3071db65-dbf0-419d-866b-354259c64ec3" xmlns:ns3="b87a7503-6f13-4f4c-ba3a-0e67f2f963f0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="095757879381ba87069ae7a9b15f26ac" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3071db65-dbf0-419d-866b-354259c64ec3"/>
     <xsd:import namespace="b87a7503-6f13-4f4c-ba3a-0e67f2f963f0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
@@ -12717,119 +12923,131 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="3071db65-dbf0-419d-866b-354259c64ec3">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_Flow_SignoffStatus xmlns="3071db65-dbf0-419d-866b-354259c64ec3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="b87a7503-6f13-4f4c-ba3a-0e67f2f963f0" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C44F1140-8A57-4575-8874-3C35225F9F47}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EB078802-CFC7-40AA-B483-CDBE0BC4AACD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="3071db65-dbf0-419d-866b-354259c64ec3"/>
     <ds:schemaRef ds:uri="b87a7503-6f13-4f4c-ba3a-0e67f2f963f0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B69DB82D-5701-4614-B4AB-AB1957B5867C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{50E92196-10F7-4BBF-94CA-86C48D56E199}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="3071db65-dbf0-419d-866b-354259c64ec3"/>
+    <ds:schemaRef ds:uri="b87a7503-6f13-4f4c-ba3a-0e67f2f963f0"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Document%20ISO.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1791</Words>
-  <Characters>10214</Characters>
+  <Words>1803</Words>
+  <Characters>10282</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>85</Lines>
-  <Paragraphs>23</Paragraphs>
+  <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11982</CharactersWithSpaces>
+  <CharactersWithSpaces>12061</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>BAZIN DE CAIX Charles-Pierre</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BB8C15DBB2899F4E82E9EF2FB1A50C29</vt:lpwstr>