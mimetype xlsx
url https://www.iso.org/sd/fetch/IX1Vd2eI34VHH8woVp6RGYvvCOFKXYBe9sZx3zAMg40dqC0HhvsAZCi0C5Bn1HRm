--- v0 (2026-06-27)
+++ v1 (2026-07-18)
@@ -3,58 +3,58 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\bazindecaix\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{F697D952-580F-4DC5-A89E-3EB0856F6A3D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B54358AC-709E-47E3-8446-661E3E627003}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{5CED3170-4E5A-AC42-8988-C61E8D0145E0}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$F$116</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
@@ -86,143 +86,50 @@
         <sz val="18"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>fill in with standard number</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>]</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
-        <rFont val="Aptos Narrow (Body)"/>
-[...91 lines deleted...]
-        <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Guidance: </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 Copy and paste clauses from the DIS where deviations have been proposed, show the HS text in blue, text being deleted in red strikethrough, and discipline-specific change in black text.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
@@ -1288,50 +1195,143 @@
 ⎯ the nature of the nonconformities and any subsequent actions taken; 
 ⎯ the results of any corrective action. </t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Aptos Narrow"/>
         <scheme val="minor"/>
       </rPr>
       <t>Document History:</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Aptos Narrow"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> 
 Date of approval: 2025-07-08
 TMB Resolution 69/2025
 First version of the Annex SL Appendix 4.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow (Body)"/>
+      </rPr>
+      <t xml:space="preserve">Please use the following formatting to submit the deviation(s): 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF00B0F0"/>
+        <rFont val="Aptos Narrow (Body)"/>
+      </rPr>
+      <t>blue</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> text for HS
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Aptos Narrow (Body)"/>
+      </rPr>
+      <t>red</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> for changes
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>black</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> for TC/SC/PC discipline-specific text
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FFFF40FF"/>
+        <rFont val="Aptos Narrow (Body)"/>
+      </rPr>
+      <t>pink</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> for the Editor suggestion</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="22">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -2130,1356 +2130,1379 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6ADCD572-D05F-0D45-A17D-3665281CC0B8}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F116"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="50" zoomScaleNormal="50" workbookViewId="0">
-      <selection activeCell="H5" sqref="H5"/>
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11" defaultRowHeight="16"/>
   <cols>
     <col min="1" max="1" width="10.83203125" style="14"/>
     <col min="2" max="2" width="58.58203125" customWidth="1"/>
     <col min="3" max="3" width="4.08203125" customWidth="1"/>
     <col min="4" max="6" width="45.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="62" customFormat="1" ht="23.5">
       <c r="A1" s="61" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="63" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="62" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="15">
         <f ca="1">TODAY()</f>
-        <v>45880</v>
+        <v>46202</v>
       </c>
     </row>
     <row r="3" spans="1:6" ht="96" customHeight="1">
       <c r="A3" s="15"/>
       <c r="B3" s="74" t="s">
+        <v>132</v>
+      </c>
+      <c r="D3" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="D3" s="73" t="s">
+      <c r="E3" s="74" t="s">
         <v>4</v>
       </c>
-      <c r="E3" s="74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F3" s="76" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="64">
       <c r="A4" s="15"/>
       <c r="E4" s="74" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="69" customHeight="1">
       <c r="D5" s="75" t="s">
+        <v>6</v>
+      </c>
+      <c r="E5" s="75" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:6" s="16" customFormat="1" ht="19" thickBot="1">
       <c r="A6" s="64" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="65" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="C6" s="65"/>
       <c r="D6" s="66" t="s">
+        <v>10</v>
+      </c>
+      <c r="E6" s="66" t="s">
         <v>11</v>
       </c>
-      <c r="E6" s="66" t="s">
+      <c r="F6" s="66" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:6" ht="232" customHeight="1" thickTop="1">
       <c r="A7" s="77">
         <v>3.1</v>
       </c>
       <c r="B7" s="69" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C7" s="67"/>
       <c r="D7" s="60"/>
       <c r="E7" s="60"/>
       <c r="F7" s="60"/>
     </row>
     <row r="8" spans="1:6" ht="71.150000000000006" customHeight="1">
       <c r="A8" s="77">
         <v>3.2</v>
       </c>
       <c r="B8" s="70" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C8" s="68"/>
       <c r="D8" s="18"/>
       <c r="E8" s="18"/>
       <c r="F8" s="18"/>
     </row>
     <row r="9" spans="1:6" ht="172.5" customHeight="1">
       <c r="A9" s="77">
         <v>3.3</v>
       </c>
       <c r="B9" s="70" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C9" s="68"/>
       <c r="D9" s="18"/>
       <c r="E9" s="18"/>
       <c r="F9" s="18"/>
     </row>
     <row r="10" spans="1:6" ht="173.5" customHeight="1">
       <c r="A10" s="77">
         <v>3.4</v>
       </c>
       <c r="B10" s="70" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C10" s="68"/>
       <c r="D10" s="18"/>
       <c r="E10" s="18"/>
       <c r="F10" s="18"/>
     </row>
     <row r="11" spans="1:6" ht="60" customHeight="1">
       <c r="A11" s="17">
         <v>3.5</v>
       </c>
       <c r="B11" s="70" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C11" s="68"/>
       <c r="D11" s="18"/>
       <c r="E11" s="18"/>
       <c r="F11" s="18"/>
     </row>
     <row r="12" spans="1:6" ht="252.65" customHeight="1">
       <c r="A12" s="17">
         <v>3.6</v>
       </c>
       <c r="B12" s="72" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C12" s="68"/>
       <c r="D12" s="18"/>
       <c r="E12" s="18"/>
       <c r="F12" s="18"/>
     </row>
     <row r="13" spans="1:6" ht="212.5" customHeight="1">
       <c r="A13" s="17">
         <v>3.7</v>
       </c>
       <c r="B13" s="70" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C13" s="68"/>
       <c r="D13" s="18"/>
       <c r="E13" s="18"/>
       <c r="F13" s="18"/>
     </row>
     <row r="14" spans="1:6" ht="102.65" customHeight="1">
       <c r="A14" s="17">
         <v>3.8</v>
       </c>
       <c r="B14" s="70" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C14" s="68"/>
       <c r="D14" s="18"/>
       <c r="E14" s="18"/>
       <c r="F14" s="18"/>
     </row>
     <row r="15" spans="1:6" ht="41.5" customHeight="1">
       <c r="A15" s="17">
         <v>3.9</v>
       </c>
       <c r="B15" s="70" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C15" s="68"/>
       <c r="D15" s="18"/>
       <c r="E15" s="18"/>
       <c r="F15" s="18"/>
     </row>
     <row r="16" spans="1:6" ht="175" customHeight="1">
       <c r="A16" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="B16" s="70" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="C16" s="68"/>
       <c r="D16" s="18"/>
       <c r="E16" s="18"/>
       <c r="F16" s="18"/>
     </row>
     <row r="17" spans="1:6" ht="126.65" customHeight="1">
       <c r="A17" s="17">
         <v>3.11</v>
       </c>
       <c r="B17" s="70" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C17" s="68"/>
       <c r="D17" s="18"/>
       <c r="E17" s="18"/>
       <c r="F17" s="18"/>
     </row>
     <row r="18" spans="1:6" ht="45.65" customHeight="1">
       <c r="A18" s="17">
         <v>3.12</v>
       </c>
       <c r="B18" s="70" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C18" s="68"/>
       <c r="D18" s="18"/>
       <c r="E18" s="18"/>
       <c r="F18" s="18"/>
     </row>
     <row r="19" spans="1:6" ht="69.650000000000006" customHeight="1">
       <c r="A19" s="17">
         <v>3.13</v>
       </c>
       <c r="B19" s="70" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C19" s="68"/>
       <c r="D19" s="18"/>
       <c r="E19" s="18"/>
       <c r="F19" s="18"/>
     </row>
     <row r="20" spans="1:6" ht="142" customHeight="1">
       <c r="A20" s="17">
         <v>3.14</v>
       </c>
       <c r="B20" s="70" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C20" s="68"/>
       <c r="D20" s="18"/>
       <c r="E20" s="18"/>
       <c r="F20" s="18"/>
     </row>
     <row r="21" spans="1:6" ht="45" customHeight="1">
       <c r="A21" s="17">
         <v>3.15</v>
       </c>
       <c r="B21" s="70" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="C21" s="68"/>
       <c r="D21" s="18"/>
       <c r="E21" s="18"/>
       <c r="F21" s="18"/>
     </row>
     <row r="22" spans="1:6" ht="39.65" customHeight="1">
       <c r="A22" s="17">
         <v>3.16</v>
       </c>
       <c r="B22" s="70" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C22" s="68"/>
       <c r="D22" s="18"/>
       <c r="E22" s="18"/>
       <c r="F22" s="18"/>
     </row>
     <row r="23" spans="1:6" ht="60" customHeight="1">
       <c r="A23" s="17">
         <v>3.17</v>
       </c>
       <c r="B23" s="70" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C23" s="68"/>
       <c r="D23" s="18"/>
       <c r="E23" s="18"/>
       <c r="F23" s="18"/>
     </row>
     <row r="24" spans="1:6" ht="203.15" customHeight="1">
       <c r="A24" s="17">
         <v>3.18</v>
       </c>
       <c r="B24" s="70" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C24" s="68"/>
       <c r="D24" s="18"/>
       <c r="E24" s="18"/>
       <c r="F24" s="18"/>
     </row>
     <row r="25" spans="1:6" ht="44.15" customHeight="1">
       <c r="A25" s="17">
         <v>3.19</v>
       </c>
       <c r="B25" s="70" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C25" s="68"/>
       <c r="D25" s="18"/>
       <c r="E25" s="18"/>
       <c r="F25" s="18"/>
     </row>
     <row r="26" spans="1:6" ht="89.15" customHeight="1">
       <c r="A26" s="17" t="s">
+        <v>33</v>
+      </c>
+      <c r="B26" s="70" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="C26" s="68"/>
       <c r="D26" s="18"/>
       <c r="E26" s="18"/>
       <c r="F26" s="18"/>
     </row>
     <row r="27" spans="1:6" s="1" customFormat="1">
       <c r="A27" s="19">
         <v>4</v>
       </c>
       <c r="B27" s="20" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C27" s="21"/>
       <c r="D27" s="21"/>
       <c r="E27" s="21"/>
       <c r="F27" s="21"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="22">
         <v>4.0999999999999996</v>
       </c>
       <c r="B28" s="71" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C28" s="68"/>
       <c r="D28" s="18"/>
       <c r="E28" s="18"/>
       <c r="F28" s="18"/>
     </row>
     <row r="29" spans="1:6" ht="48">
       <c r="A29" s="23"/>
       <c r="B29" s="70" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C29" s="68"/>
       <c r="D29" s="18"/>
       <c r="E29" s="18"/>
       <c r="F29" s="18"/>
     </row>
     <row r="30" spans="1:6" ht="32">
       <c r="A30" s="23"/>
       <c r="B30" s="70" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C30" s="68"/>
       <c r="D30" s="18"/>
       <c r="E30" s="18"/>
       <c r="F30" s="18"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="22">
         <v>4.2</v>
       </c>
       <c r="B31" s="71" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C31" s="68"/>
       <c r="D31" s="18"/>
       <c r="E31" s="18"/>
       <c r="F31" s="18"/>
     </row>
     <row r="32" spans="1:6" ht="96">
       <c r="A32" s="23"/>
       <c r="B32" s="70" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C32" s="68"/>
       <c r="D32" s="18"/>
       <c r="E32" s="18"/>
       <c r="F32" s="18"/>
     </row>
     <row r="33" spans="1:6" ht="32">
       <c r="A33" s="23"/>
       <c r="B33" s="70" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C33" s="68"/>
       <c r="D33" s="18"/>
       <c r="E33" s="18"/>
       <c r="F33" s="18"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="22">
         <v>4.3</v>
       </c>
       <c r="B34" s="71" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C34" s="68"/>
       <c r="D34" s="18"/>
       <c r="E34" s="18"/>
       <c r="F34" s="18"/>
     </row>
     <row r="35" spans="1:6" ht="32">
       <c r="A35" s="23"/>
       <c r="B35" s="70" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C35" s="68"/>
       <c r="D35" s="18"/>
       <c r="E35" s="18"/>
       <c r="F35" s="18"/>
     </row>
     <row r="36" spans="1:6" ht="48">
       <c r="A36" s="23"/>
       <c r="B36" s="70" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C36" s="68"/>
       <c r="D36" s="18"/>
       <c r="E36" s="18"/>
       <c r="F36" s="18"/>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="23"/>
       <c r="B37" s="70" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C37" s="68"/>
       <c r="D37" s="18"/>
       <c r="E37" s="18"/>
       <c r="F37" s="18"/>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="22">
         <v>4.4000000000000004</v>
       </c>
       <c r="B38" s="71" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C38" s="68"/>
       <c r="D38" s="18"/>
       <c r="E38" s="18"/>
       <c r="F38" s="18"/>
     </row>
     <row r="39" spans="1:6" ht="64">
       <c r="A39" s="23"/>
       <c r="B39" s="70" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C39" s="68"/>
       <c r="D39" s="18"/>
       <c r="E39" s="18"/>
       <c r="F39" s="18"/>
     </row>
     <row r="40" spans="1:6" s="2" customFormat="1">
       <c r="A40" s="24">
         <v>5</v>
       </c>
       <c r="B40" s="25" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C40" s="26"/>
       <c r="D40" s="26"/>
       <c r="E40" s="26"/>
       <c r="F40" s="26"/>
     </row>
     <row r="41" spans="1:6" s="3" customFormat="1">
       <c r="A41" s="27">
         <v>5.0999999999999996</v>
       </c>
       <c r="B41" s="28" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C41" s="29"/>
       <c r="D41" s="29"/>
       <c r="E41" s="29"/>
       <c r="F41" s="29"/>
     </row>
     <row r="42" spans="1:6" ht="32">
       <c r="A42" s="23"/>
       <c r="B42" s="70" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C42" s="68"/>
       <c r="D42" s="18"/>
       <c r="E42" s="18"/>
       <c r="F42" s="18"/>
     </row>
     <row r="43" spans="1:6" ht="240">
       <c r="A43" s="23"/>
       <c r="B43" s="70" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C43" s="68"/>
       <c r="D43" s="18"/>
       <c r="E43" s="18"/>
       <c r="F43" s="18"/>
     </row>
     <row r="44" spans="1:6" ht="48">
       <c r="A44" s="23"/>
       <c r="B44" s="70" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C44" s="68"/>
       <c r="D44" s="18"/>
       <c r="E44" s="18"/>
       <c r="F44" s="18"/>
     </row>
     <row r="45" spans="1:6" s="3" customFormat="1">
       <c r="A45" s="27">
         <v>5.2</v>
       </c>
       <c r="B45" s="28" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C45" s="29"/>
       <c r="D45" s="29"/>
       <c r="E45" s="29"/>
       <c r="F45" s="29"/>
     </row>
     <row r="46" spans="1:6" ht="80">
       <c r="A46" s="23"/>
       <c r="B46" s="70" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C46" s="68"/>
       <c r="D46" s="18"/>
       <c r="E46" s="18"/>
       <c r="F46" s="18"/>
     </row>
     <row r="47" spans="1:6" ht="64">
       <c r="A47" s="23"/>
       <c r="B47" s="70" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C47" s="68"/>
       <c r="D47" s="18"/>
       <c r="E47" s="18"/>
       <c r="F47" s="18"/>
     </row>
     <row r="48" spans="1:6" s="3" customFormat="1">
       <c r="A48" s="27">
         <v>5.3</v>
       </c>
       <c r="B48" s="28" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C48" s="29"/>
       <c r="D48" s="29"/>
       <c r="E48" s="29"/>
       <c r="F48" s="29"/>
     </row>
     <row r="49" spans="1:6" ht="48">
       <c r="A49" s="23"/>
       <c r="B49" s="70" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C49" s="68"/>
       <c r="D49" s="18"/>
       <c r="E49" s="18"/>
       <c r="F49" s="18"/>
     </row>
     <row r="50" spans="1:6" ht="80">
       <c r="A50" s="23"/>
       <c r="B50" s="70" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C50" s="68"/>
       <c r="D50" s="18"/>
       <c r="E50" s="18"/>
       <c r="F50" s="18"/>
     </row>
     <row r="51" spans="1:6" s="4" customFormat="1">
       <c r="A51" s="30">
         <v>6</v>
       </c>
       <c r="B51" s="31" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C51" s="32"/>
       <c r="D51" s="32"/>
       <c r="E51" s="32"/>
       <c r="F51" s="32"/>
     </row>
     <row r="52" spans="1:6" s="5" customFormat="1">
       <c r="A52" s="33">
         <v>6.1</v>
       </c>
       <c r="B52" s="34" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C52" s="35"/>
       <c r="D52" s="35"/>
       <c r="E52" s="35"/>
       <c r="F52" s="35"/>
     </row>
     <row r="53" spans="1:6" ht="128">
       <c r="A53" s="23"/>
       <c r="B53" s="70" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C53" s="68"/>
       <c r="D53" s="18"/>
       <c r="E53" s="18"/>
       <c r="F53" s="18"/>
     </row>
     <row r="54" spans="1:6" ht="96">
       <c r="A54" s="23"/>
       <c r="B54" s="70" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C54" s="68"/>
       <c r="D54" s="18"/>
       <c r="E54" s="18"/>
       <c r="F54" s="18"/>
     </row>
     <row r="55" spans="1:6" s="5" customFormat="1">
       <c r="A55" s="33">
         <v>6.2</v>
       </c>
       <c r="B55" s="34" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C55" s="35"/>
       <c r="D55" s="35"/>
       <c r="E55" s="35"/>
       <c r="F55" s="35"/>
     </row>
     <row r="56" spans="1:6" ht="32">
       <c r="A56" s="23"/>
       <c r="B56" s="70" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C56" s="68"/>
       <c r="D56" s="18"/>
       <c r="E56" s="18"/>
       <c r="F56" s="18"/>
     </row>
     <row r="57" spans="1:6" ht="128">
       <c r="A57" s="23"/>
       <c r="B57" s="70" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C57" s="68"/>
       <c r="D57" s="18"/>
       <c r="E57" s="18"/>
       <c r="F57" s="18"/>
     </row>
     <row r="58" spans="1:6" ht="112">
       <c r="A58" s="23"/>
       <c r="B58" s="70" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C58" s="68"/>
       <c r="D58" s="18"/>
       <c r="E58" s="18"/>
       <c r="F58" s="18"/>
     </row>
     <row r="59" spans="1:6" s="5" customFormat="1">
       <c r="A59" s="33">
         <v>6.3</v>
       </c>
       <c r="B59" s="34" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C59" s="35"/>
       <c r="D59" s="35"/>
       <c r="E59" s="35"/>
       <c r="F59" s="35"/>
     </row>
     <row r="60" spans="1:6" ht="48">
       <c r="A60" s="23"/>
       <c r="B60" s="70" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C60" s="68"/>
       <c r="D60" s="18"/>
       <c r="E60" s="18"/>
       <c r="F60" s="18"/>
     </row>
     <row r="61" spans="1:6" s="6" customFormat="1">
       <c r="A61" s="36">
         <v>7</v>
       </c>
       <c r="B61" s="37" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C61" s="38"/>
       <c r="D61" s="38"/>
       <c r="E61" s="38"/>
       <c r="F61" s="38"/>
     </row>
     <row r="62" spans="1:6" s="7" customFormat="1">
       <c r="A62" s="39">
         <v>7.1</v>
       </c>
       <c r="B62" s="40" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C62" s="41"/>
       <c r="D62" s="41"/>
       <c r="E62" s="41"/>
       <c r="F62" s="41"/>
     </row>
     <row r="63" spans="1:6" ht="48">
       <c r="A63" s="23"/>
       <c r="B63" s="70" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C63" s="68"/>
       <c r="D63" s="18"/>
       <c r="E63" s="18"/>
       <c r="F63" s="18"/>
     </row>
     <row r="64" spans="1:6" s="7" customFormat="1">
       <c r="A64" s="39">
         <v>7.2</v>
       </c>
       <c r="B64" s="40" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C64" s="41"/>
       <c r="D64" s="41"/>
       <c r="E64" s="41"/>
       <c r="F64" s="41"/>
     </row>
     <row r="65" spans="1:6" ht="112">
       <c r="A65" s="23"/>
       <c r="B65" s="70" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C65" s="68"/>
       <c r="D65" s="18"/>
       <c r="E65" s="18"/>
       <c r="F65" s="18"/>
     </row>
     <row r="66" spans="1:6" ht="32">
       <c r="A66" s="23"/>
       <c r="B66" s="70" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C66" s="68"/>
       <c r="D66" s="18"/>
       <c r="E66" s="18"/>
       <c r="F66" s="18"/>
     </row>
     <row r="67" spans="1:6" ht="48">
       <c r="A67" s="23"/>
       <c r="B67" s="70" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C67" s="68"/>
       <c r="D67" s="18"/>
       <c r="E67" s="18"/>
       <c r="F67" s="18"/>
     </row>
     <row r="68" spans="1:6" s="7" customFormat="1">
       <c r="A68" s="39">
         <v>7.3</v>
       </c>
       <c r="B68" s="40" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C68" s="41"/>
       <c r="D68" s="41"/>
       <c r="E68" s="41"/>
       <c r="F68" s="41"/>
     </row>
     <row r="69" spans="1:6" ht="96">
       <c r="A69" s="23"/>
       <c r="B69" s="70" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C69" s="68"/>
       <c r="D69" s="18"/>
       <c r="E69" s="18"/>
       <c r="F69" s="18"/>
     </row>
     <row r="70" spans="1:6" s="7" customFormat="1">
       <c r="A70" s="39">
         <v>7.4</v>
       </c>
       <c r="B70" s="40" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C70" s="41"/>
       <c r="D70" s="41"/>
       <c r="E70" s="41"/>
       <c r="F70" s="41"/>
     </row>
     <row r="71" spans="1:6" ht="96">
       <c r="A71" s="23"/>
       <c r="B71" s="70" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="C71" s="68"/>
       <c r="D71" s="18"/>
       <c r="E71" s="18"/>
       <c r="F71" s="18"/>
     </row>
     <row r="72" spans="1:6" s="7" customFormat="1">
       <c r="A72" s="39">
         <v>7.5</v>
       </c>
       <c r="B72" s="40" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C72" s="41"/>
       <c r="D72" s="41"/>
       <c r="E72" s="41"/>
       <c r="F72" s="41"/>
     </row>
     <row r="73" spans="1:6" s="7" customFormat="1">
       <c r="A73" s="39" t="s">
+        <v>81</v>
+      </c>
+      <c r="B73" s="40" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="C73" s="41"/>
       <c r="D73" s="41"/>
       <c r="E73" s="41"/>
       <c r="F73" s="41"/>
     </row>
     <row r="74" spans="1:6" ht="64">
       <c r="A74" s="23"/>
       <c r="B74" s="70" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C74" s="68"/>
       <c r="D74" s="18"/>
       <c r="E74" s="18"/>
       <c r="F74" s="18"/>
     </row>
     <row r="75" spans="1:6" ht="96">
       <c r="A75" s="23"/>
       <c r="B75" s="70" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C75" s="68"/>
       <c r="D75" s="18"/>
       <c r="E75" s="18"/>
       <c r="F75" s="18"/>
     </row>
     <row r="76" spans="1:6" s="7" customFormat="1">
       <c r="A76" s="39" t="s">
+        <v>85</v>
+      </c>
+      <c r="B76" s="40" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="C76" s="41"/>
       <c r="D76" s="41"/>
       <c r="E76" s="41"/>
       <c r="F76" s="41"/>
     </row>
     <row r="77" spans="1:6" ht="112">
       <c r="A77" s="23"/>
       <c r="B77" s="70" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="C77" s="68"/>
       <c r="D77" s="18"/>
       <c r="E77" s="18"/>
       <c r="F77" s="18"/>
     </row>
     <row r="78" spans="1:6" s="7" customFormat="1">
       <c r="A78" s="39" t="s">
+        <v>88</v>
+      </c>
+      <c r="B78" s="40" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="C78" s="41"/>
       <c r="D78" s="41"/>
       <c r="E78" s="41"/>
       <c r="F78" s="41"/>
     </row>
     <row r="79" spans="1:6" ht="80">
       <c r="A79" s="23"/>
       <c r="B79" s="70" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="C79" s="68"/>
       <c r="D79" s="18"/>
       <c r="E79" s="18"/>
       <c r="F79" s="18"/>
     </row>
     <row r="80" spans="1:6" ht="96">
       <c r="A80" s="23"/>
       <c r="B80" s="70" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C80" s="68"/>
       <c r="D80" s="18"/>
       <c r="E80" s="18"/>
       <c r="F80" s="18"/>
     </row>
     <row r="81" spans="1:6" ht="48">
       <c r="A81" s="23"/>
       <c r="B81" s="70" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C81" s="68"/>
       <c r="D81" s="18"/>
       <c r="E81" s="18"/>
       <c r="F81" s="18"/>
     </row>
     <row r="82" spans="1:6" ht="48">
       <c r="A82" s="23"/>
       <c r="B82" s="70" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="C82" s="68"/>
       <c r="D82" s="18"/>
       <c r="E82" s="18"/>
       <c r="F82" s="18"/>
     </row>
     <row r="83" spans="1:6" s="8" customFormat="1">
       <c r="A83" s="42">
         <v>8</v>
       </c>
       <c r="B83" s="43" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="C83" s="44"/>
       <c r="D83" s="44"/>
       <c r="E83" s="44"/>
       <c r="F83" s="44"/>
     </row>
     <row r="84" spans="1:6" s="9" customFormat="1">
       <c r="A84" s="45">
         <v>8.1</v>
       </c>
       <c r="B84" s="46" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C84" s="47"/>
       <c r="D84" s="47"/>
       <c r="E84" s="47"/>
       <c r="F84" s="47"/>
     </row>
-    <row r="85" spans="1:6" ht="80">
+    <row r="85" spans="1:6" ht="96">
       <c r="A85" s="23"/>
       <c r="B85" s="70" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="C85" s="68"/>
       <c r="D85" s="18"/>
       <c r="E85" s="18"/>
       <c r="F85" s="18"/>
     </row>
     <row r="86" spans="1:6" ht="32">
       <c r="A86" s="23"/>
       <c r="B86" s="70" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C86" s="68"/>
       <c r="D86" s="18"/>
       <c r="E86" s="18"/>
       <c r="F86" s="18"/>
     </row>
     <row r="87" spans="1:6" ht="48">
       <c r="A87" s="23"/>
       <c r="B87" s="70" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C87" s="68"/>
       <c r="D87" s="18"/>
       <c r="E87" s="18"/>
       <c r="F87" s="18"/>
     </row>
     <row r="88" spans="1:6" ht="48">
       <c r="A88" s="23"/>
       <c r="B88" s="70" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="C88" s="68"/>
       <c r="D88" s="18"/>
       <c r="E88" s="18"/>
       <c r="F88" s="18"/>
     </row>
     <row r="89" spans="1:6" s="10" customFormat="1">
       <c r="A89" s="48">
         <v>9</v>
       </c>
       <c r="B89" s="49" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="C89" s="50"/>
       <c r="D89" s="50"/>
       <c r="E89" s="50"/>
       <c r="F89" s="50"/>
     </row>
     <row r="90" spans="1:6" s="11" customFormat="1">
       <c r="A90" s="51">
         <v>9.1</v>
       </c>
       <c r="B90" s="52" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C90" s="53"/>
       <c r="D90" s="53"/>
       <c r="E90" s="53"/>
       <c r="F90" s="53"/>
     </row>
     <row r="91" spans="1:6" ht="112">
       <c r="A91" s="23"/>
       <c r="B91" s="70" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C91" s="68"/>
       <c r="D91" s="18"/>
       <c r="E91" s="18"/>
       <c r="F91" s="18"/>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="23"/>
       <c r="B92" s="70" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="C92" s="68"/>
       <c r="D92" s="18"/>
       <c r="E92" s="18"/>
       <c r="F92" s="18"/>
     </row>
     <row r="93" spans="1:6" ht="32">
       <c r="A93" s="23"/>
       <c r="B93" s="70" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C93" s="68"/>
       <c r="D93" s="18"/>
       <c r="E93" s="18"/>
       <c r="F93" s="18"/>
     </row>
     <row r="94" spans="1:6" s="11" customFormat="1">
       <c r="A94" s="51">
         <v>9.1999999999999993</v>
       </c>
       <c r="B94" s="52" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="C94" s="53"/>
       <c r="D94" s="53"/>
       <c r="E94" s="53"/>
       <c r="F94" s="53"/>
     </row>
     <row r="95" spans="1:6" s="11" customFormat="1">
       <c r="A95" s="51" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="B95" s="52" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C95" s="53"/>
       <c r="D95" s="53"/>
       <c r="E95" s="53"/>
       <c r="F95" s="53"/>
     </row>
-    <row r="96" spans="1:6" ht="96">
+    <row r="96" spans="1:6" ht="112">
       <c r="A96" s="23"/>
       <c r="B96" s="70" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C96" s="68"/>
       <c r="D96" s="18"/>
       <c r="E96" s="18"/>
       <c r="F96" s="18"/>
     </row>
     <row r="97" spans="1:6" s="11" customFormat="1">
       <c r="A97" s="51" t="s">
+        <v>108</v>
+      </c>
+      <c r="B97" s="52" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="C97" s="53"/>
       <c r="D97" s="53"/>
       <c r="E97" s="53"/>
       <c r="F97" s="53"/>
     </row>
     <row r="98" spans="1:6" ht="48">
       <c r="A98" s="23"/>
       <c r="B98" s="70" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C98" s="68"/>
       <c r="D98" s="18"/>
       <c r="E98" s="18"/>
       <c r="F98" s="18"/>
     </row>
     <row r="99" spans="1:6" ht="48">
       <c r="A99" s="23"/>
       <c r="B99" s="70" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C99" s="68"/>
       <c r="D99" s="18"/>
       <c r="E99" s="18"/>
       <c r="F99" s="18"/>
     </row>
     <row r="100" spans="1:6" ht="80">
       <c r="A100" s="23"/>
       <c r="B100" s="70" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="C100" s="68"/>
       <c r="D100" s="18"/>
       <c r="E100" s="18"/>
       <c r="F100" s="18"/>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="23"/>
       <c r="B101" s="70" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C101" s="68"/>
       <c r="D101" s="18"/>
       <c r="E101" s="18"/>
       <c r="F101" s="18"/>
     </row>
     <row r="102" spans="1:6" s="11" customFormat="1">
       <c r="A102" s="51">
         <v>9.3000000000000007</v>
       </c>
       <c r="B102" s="52" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="C102" s="53"/>
       <c r="D102" s="53"/>
       <c r="E102" s="53"/>
       <c r="F102" s="53"/>
     </row>
     <row r="103" spans="1:6" s="11" customFormat="1">
       <c r="A103" s="51" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="B103" s="52" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C103" s="53"/>
       <c r="D103" s="53"/>
       <c r="E103" s="53"/>
       <c r="F103" s="53"/>
     </row>
     <row r="104" spans="1:6" ht="48">
       <c r="A104" s="23"/>
       <c r="B104" s="70" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C104" s="68"/>
       <c r="D104" s="18"/>
       <c r="E104" s="18"/>
       <c r="F104" s="18"/>
     </row>
     <row r="105" spans="1:6" s="11" customFormat="1">
       <c r="A105" s="51" t="s">
+        <v>117</v>
+      </c>
+      <c r="B105" s="52" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="C105" s="53"/>
       <c r="D105" s="53"/>
       <c r="E105" s="53"/>
       <c r="F105" s="53"/>
     </row>
     <row r="106" spans="1:6" ht="176">
       <c r="A106" s="23"/>
       <c r="B106" s="70" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="C106" s="68"/>
       <c r="D106" s="18"/>
       <c r="E106" s="18"/>
       <c r="F106" s="18"/>
     </row>
     <row r="107" spans="1:6" s="11" customFormat="1">
       <c r="A107" s="51" t="s">
+        <v>120</v>
+      </c>
+      <c r="B107" s="52" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="C107" s="53"/>
       <c r="D107" s="53"/>
       <c r="E107" s="53"/>
       <c r="F107" s="53"/>
     </row>
     <row r="108" spans="1:6" ht="48">
       <c r="A108" s="23"/>
       <c r="B108" s="70" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="C108" s="68"/>
       <c r="D108" s="18"/>
       <c r="E108" s="18"/>
       <c r="F108" s="18"/>
     </row>
     <row r="109" spans="1:6" ht="32">
       <c r="A109" s="23"/>
       <c r="B109" s="70" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="C109" s="68"/>
       <c r="D109" s="18"/>
       <c r="E109" s="18"/>
       <c r="F109" s="18"/>
     </row>
     <row r="110" spans="1:6" s="12" customFormat="1">
       <c r="A110" s="54">
         <v>10</v>
       </c>
       <c r="B110" s="55" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="C110" s="56"/>
       <c r="D110" s="56"/>
       <c r="E110" s="56"/>
       <c r="F110" s="56"/>
     </row>
     <row r="111" spans="1:6" s="13" customFormat="1">
       <c r="A111" s="57">
         <v>10.1</v>
       </c>
       <c r="B111" s="58" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="C111" s="59"/>
       <c r="D111" s="59"/>
       <c r="E111" s="59"/>
       <c r="F111" s="59"/>
     </row>
     <row r="112" spans="1:6" ht="32">
       <c r="A112" s="23"/>
       <c r="B112" s="70" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="C112" s="68"/>
       <c r="D112" s="18"/>
       <c r="E112" s="18"/>
       <c r="F112" s="18"/>
     </row>
     <row r="113" spans="1:6" s="13" customFormat="1">
       <c r="A113" s="57">
         <v>10.199999999999999</v>
       </c>
       <c r="B113" s="58" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="C113" s="59"/>
       <c r="D113" s="59"/>
       <c r="E113" s="59"/>
       <c r="F113" s="59"/>
     </row>
     <row r="114" spans="1:6" ht="208">
       <c r="A114" s="23"/>
       <c r="B114" s="70" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="C114" s="68"/>
       <c r="D114" s="18"/>
       <c r="E114" s="18"/>
       <c r="F114" s="18"/>
     </row>
     <row r="115" spans="1:6" ht="32">
       <c r="A115" s="23"/>
       <c r="B115" s="70" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="C115" s="68"/>
       <c r="D115" s="18"/>
       <c r="E115" s="18"/>
       <c r="F115" s="18"/>
     </row>
     <row r="116" spans="1:6" ht="48">
       <c r="A116" s="23"/>
       <c r="B116" s="70" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="C116" s="68"/>
       <c r="D116" s="18"/>
       <c r="E116" s="18"/>
       <c r="F116" s="18"/>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="53" fitToHeight="0" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="3071db65-dbf0-419d-866b-354259c64ec3">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_Flow_SignoffStatus xmlns="3071db65-dbf0-419d-866b-354259c64ec3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="b87a7503-6f13-4f4c-ba3a-0e67f2f963f0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BB8C15DBB2899F4E82E9EF2FB1A50C29" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6c819319887ff6067c808231dce41263">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3071db65-dbf0-419d-866b-354259c64ec3" xmlns:ns3="b87a7503-6f13-4f4c-ba3a-0e67f2f963f0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="095757879381ba87069ae7a9b15f26ac" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3071db65-dbf0-419d-866b-354259c64ec3"/>
     <xsd:import namespace="b87a7503-6f13-4f4c-ba3a-0e67f2f963f0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
@@ -3719,115 +3742,92 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{490110FF-6C4F-4BC1-BF00-2F618AE94166}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="3071db65-dbf0-419d-866b-354259c64ec3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="b87a7503-6f13-4f4c-ba3a-0e67f2f963f0"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F1F8F56-7CDB-4133-BAEF-A0AEBEB50D05}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3422A7AD-BD78-438F-ABC9-9204EA1FCAA1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="3071db65-dbf0-419d-866b-354259c64ec3"/>
     <ds:schemaRef ds:uri="b87a7503-6f13-4f4c-ba3a-0e67f2f963f0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...24 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>